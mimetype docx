--- v0 (2026-05-13)
+++ v1 (2026-06-24)
@@ -6614,42 +6614,42 @@
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Quynh Nguyen Thi Van</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DISdDocName">
     <vt:lpwstr>MOFUCM210089</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DISProperties">
     <vt:lpwstr>DISdDocName,DIScgiUrl,DISdWorkflowState,DISdUser,DISdID,DISidcName,DISTaskPaneUrl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DIScgiUrl">
     <vt:lpwstr>http://srv-portal01:16200/cs/idcplg</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DISdWorkflowState">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DISdUser">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DISdUser">
     <vt:lpwstr>anonymous</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DISdID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DISdID">
     <vt:lpwstr>219483</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DISidcName">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DISidcName">
     <vt:lpwstr>srvportal0116200</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DISTaskPaneUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DISTaskPaneUrl">
     <vt:lpwstr>http://srv-portal01:16200/cs/idcplg?IdcService=DESKTOP_DOC_INFO&amp;dDocName=MOFUCM210089&amp;dID=219483&amp;ClientControlled=DocMan,taskpane&amp;coreContentOnly=1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DISdWorkflowState">
+    <vt:lpwstr>W</vt:lpwstr>
   </property>
 </Properties>
 </file>